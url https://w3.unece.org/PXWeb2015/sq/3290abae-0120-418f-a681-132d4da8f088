--- v0 (2025-10-22)
+++ v1 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe27f810a3f44367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99bb849122344db29b9d8b80067dbb4e.psmdcp" Id="R6f20e04ffdc14e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5d1b7df2d44e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/630f7f4c28014c5f9ae941228a301a6f.psmdcp" Id="R130ef5c160cb41d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="c0000326" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>w3.unece.org</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="F4" authorId="0">
       <x:text>
         <x:r>
@@ -832,52 +832,52 @@
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>25 - 49</x:t>
   </x:si>
   <x:si>
     <x:t>50+</x:t>
   </x:si>
   <x:si>
     <x:t>Primary</x:t>
   </x:si>
   <x:si>
     <x:t>Lower secondary</x:t>
   </x:si>
   <x:si>
     <x:t>Tertiary</x:t>
   </x:si>
   <x:si>
     <x:t>Upper secondary</x:t>
   </x:si>
   <x:si>
     <x:t>Not stated</x:t>
   </x:si>
   <x:si>
-    <x:t>&lt;p&gt;&lt;b&gt;..&lt;/b&gt; - data not available&lt;/p&gt;
-&lt;B&gt;&lt;FONT COLOR=BLUE&gt;Source:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; UNECE Statistical Database, compiled from national official sources.  &lt;BR&gt;&lt;BR&gt; &lt;B&gt;&lt;FONT COLOR=BLUE&gt;Definition:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; &lt;i&gt;Educational attainment&lt;/i&gt; is defined as the highest level successfully completed by the person, in the educational system of the country where the education was received. The levels of education are defined according to the International Standard Classification of Education (ISCED):&lt;br&gt;- Primary: ISCED level 1&lt;br&gt;- Lower secondary: ISCED  level 2&lt;br&gt;- Upper and post secondary non-tertiary: ISCED levels 3-4&lt;br&gt;- Tertiary: &lt;a href=http://www.uis.unesco.org/ev.php?ID=3813_201&amp;ID2=DO_TOPIC&gt;ISCED 1997&lt;/a&gt; levels 5-6 or &lt;a href=http://www.uis.unesco.org/Education/Documents/isced-2011-en.pdf&gt;ISCED 2011&lt;/a&gt; levels 5-8. &lt;BR&gt;In this table the upper secondary level includes post-secondary non-tertiary education.&lt;br&gt;For most countries the transition from ISCED 1997 to ISCED 2011 is from the scool year 2013-2014. For more details see Country Footnotes.&lt;br&gt;</x:t>
+    <x:t>&lt;B&gt;&lt;FONT COLOR=BLUE&gt;Source:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; UNECE Statistical Database, compiled from national official sources.  &lt;BR&gt;&lt;BR&gt; &lt;B&gt;&lt;FONT COLOR=BLUE&gt;Definition:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; &lt;i&gt;Educational attainment&lt;/i&gt; is defined as the highest level successfully completed by the person, in the educational system of the country where the education was received. The levels of education are defined according to the International Standard Classification of Education (ISCED):&lt;br&gt;- Primary: ISCED level 1&lt;br&gt;- Lower secondary: ISCED  level 2&lt;br&gt;- Upper and post secondary non-tertiary: ISCED levels 3-4&lt;br&gt;- Tertiary: &lt;a href=http://www.uis.unesco.org/ev.php?ID=3813_201&amp;ID2=DO_TOPIC&gt;ISCED 1997&lt;/a&gt; levels 5-6 or &lt;a href=http://www.uis.unesco.org/Education/Documents/isced-2011-en.pdf&gt;ISCED 2011&lt;/a&gt; levels 5-8. &lt;BR&gt;In this table the upper secondary level includes post-secondary non-tertiary education.&lt;br&gt;For most countries the transition from ISCED 1997 to ISCED 2011 is from the scool year 2013-2014. For more details see Country Footnotes.&lt;br&gt;
+&lt;p&gt;&lt;b&gt;..&lt;/b&gt; - data not available&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Measurement:</x:t>
   </x:si>
   <x:si>
     <x:t>Persons:</x:t>
   </x:si>
   <x:si>
     <x:t>Country:</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia:</x:t>
   </x:si>
   <x:si>
     <x:t>- Reference period (1990): Data refer to 1989.&lt;br&gt;- Reference period (1980): Data refer to 1979.&lt;br&gt;- Change in definition (1980 - 2013): Level of education - &lt;b&gt;Not stated&lt;/b&gt;, includes population without education attainment.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
     <x:t>20240824 23:20</x:t>
   </x:si>
   <x:si>
     <x:t>Percent of corresponding total for both sexes:</x:t>
   </x:si>