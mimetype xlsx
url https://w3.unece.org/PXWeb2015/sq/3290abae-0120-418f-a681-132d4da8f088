--- v1 (2026-08-07)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5d1b7df2d44e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/630f7f4c28014c5f9ae941228a301a6f.psmdcp" Id="R130ef5c160cb41d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e9a275d54d450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/191c64b0c98c43aa8e8ddc672c1d216f.psmdcp" Id="R6177f9fb798c44bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="c0000326" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>w3.unece.org</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="F4" authorId="0">
       <x:text>
         <x:r>
@@ -832,52 +832,52 @@
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>25 - 49</x:t>
   </x:si>
   <x:si>
     <x:t>50+</x:t>
   </x:si>
   <x:si>
     <x:t>Primary</x:t>
   </x:si>
   <x:si>
     <x:t>Lower secondary</x:t>
   </x:si>
   <x:si>
     <x:t>Tertiary</x:t>
   </x:si>
   <x:si>
     <x:t>Upper secondary</x:t>
   </x:si>
   <x:si>
     <x:t>Not stated</x:t>
   </x:si>
   <x:si>
-    <x:t>&lt;B&gt;&lt;FONT COLOR=BLUE&gt;Source:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; UNECE Statistical Database, compiled from national official sources.  &lt;BR&gt;&lt;BR&gt; &lt;B&gt;&lt;FONT COLOR=BLUE&gt;Definition:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; &lt;i&gt;Educational attainment&lt;/i&gt; is defined as the highest level successfully completed by the person, in the educational system of the country where the education was received. The levels of education are defined according to the International Standard Classification of Education (ISCED):&lt;br&gt;- Primary: ISCED level 1&lt;br&gt;- Lower secondary: ISCED  level 2&lt;br&gt;- Upper and post secondary non-tertiary: ISCED levels 3-4&lt;br&gt;- Tertiary: &lt;a href=http://www.uis.unesco.org/ev.php?ID=3813_201&amp;ID2=DO_TOPIC&gt;ISCED 1997&lt;/a&gt; levels 5-6 or &lt;a href=http://www.uis.unesco.org/Education/Documents/isced-2011-en.pdf&gt;ISCED 2011&lt;/a&gt; levels 5-8. &lt;BR&gt;In this table the upper secondary level includes post-secondary non-tertiary education.&lt;br&gt;For most countries the transition from ISCED 1997 to ISCED 2011 is from the scool year 2013-2014. For more details see Country Footnotes.&lt;br&gt;
-&lt;p&gt;&lt;b&gt;..&lt;/b&gt; - data not available&lt;/p&gt;</x:t>
+    <x:t>&lt;p&gt;&lt;b&gt;..&lt;/b&gt; - data not available&lt;/p&gt;
+&lt;B&gt;&lt;FONT COLOR=BLUE&gt;Source:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; UNECE Statistical Database, compiled from national official sources.  &lt;BR&gt;&lt;BR&gt; &lt;B&gt;&lt;FONT COLOR=BLUE&gt;Definition:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; &lt;i&gt;Educational attainment&lt;/i&gt; is defined as the highest level successfully completed by the person, in the educational system of the country where the education was received. The levels of education are defined according to the International Standard Classification of Education (ISCED):&lt;br&gt;- Primary: ISCED level 1&lt;br&gt;- Lower secondary: ISCED  level 2&lt;br&gt;- Upper and post secondary non-tertiary: ISCED levels 3-4&lt;br&gt;- Tertiary: &lt;a href=http://www.uis.unesco.org/ev.php?ID=3813_201&amp;ID2=DO_TOPIC&gt;ISCED 1997&lt;/a&gt; levels 5-6 or &lt;a href=http://www.uis.unesco.org/Education/Documents/isced-2011-en.pdf&gt;ISCED 2011&lt;/a&gt; levels 5-8. &lt;BR&gt;In this table the upper secondary level includes post-secondary non-tertiary education.&lt;br&gt;For most countries the transition from ISCED 1997 to ISCED 2011 is from the scool year 2013-2014. For more details see Country Footnotes.&lt;br&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Measurement:</x:t>
   </x:si>
   <x:si>
     <x:t>Persons:</x:t>
   </x:si>
   <x:si>
     <x:t>Country:</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia:</x:t>
   </x:si>
   <x:si>
     <x:t>- Reference period (1990): Data refer to 1989.&lt;br&gt;- Reference period (1980): Data refer to 1979.&lt;br&gt;- Change in definition (1980 - 2013): Level of education - &lt;b&gt;Not stated&lt;/b&gt;, includes population without education attainment.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
     <x:t>20240824 23:20</x:t>
   </x:si>
   <x:si>
     <x:t>Percent of corresponding total for both sexes:</x:t>
   </x:si>