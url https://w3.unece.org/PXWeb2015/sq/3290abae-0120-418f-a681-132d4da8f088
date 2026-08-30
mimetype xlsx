--- v2 (2026-08-29)
+++ v3 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e9a275d54d450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/191c64b0c98c43aa8e8ddc672c1d216f.psmdcp" Id="R6177f9fb798c44bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1541f6cce36415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25715c3f18c444d6b3280ade4144c802.psmdcp" Id="Rdc9a8c1ec70c4e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="c0000326" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>w3.unece.org</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="F4" authorId="0">
       <x:text>
         <x:r>
@@ -832,52 +832,52 @@
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>25 - 49</x:t>
   </x:si>
   <x:si>
     <x:t>50+</x:t>
   </x:si>
   <x:si>
     <x:t>Primary</x:t>
   </x:si>
   <x:si>
     <x:t>Lower secondary</x:t>
   </x:si>
   <x:si>
     <x:t>Tertiary</x:t>
   </x:si>
   <x:si>
     <x:t>Upper secondary</x:t>
   </x:si>
   <x:si>
     <x:t>Not stated</x:t>
   </x:si>
   <x:si>
-    <x:t>&lt;p&gt;&lt;b&gt;..&lt;/b&gt; - data not available&lt;/p&gt;
-&lt;B&gt;&lt;FONT COLOR=BLUE&gt;Source:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; UNECE Statistical Database, compiled from national official sources.  &lt;BR&gt;&lt;BR&gt; &lt;B&gt;&lt;FONT COLOR=BLUE&gt;Definition:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; &lt;i&gt;Educational attainment&lt;/i&gt; is defined as the highest level successfully completed by the person, in the educational system of the country where the education was received. The levels of education are defined according to the International Standard Classification of Education (ISCED):&lt;br&gt;- Primary: ISCED level 1&lt;br&gt;- Lower secondary: ISCED  level 2&lt;br&gt;- Upper and post secondary non-tertiary: ISCED levels 3-4&lt;br&gt;- Tertiary: &lt;a href=http://www.uis.unesco.org/ev.php?ID=3813_201&amp;ID2=DO_TOPIC&gt;ISCED 1997&lt;/a&gt; levels 5-6 or &lt;a href=http://www.uis.unesco.org/Education/Documents/isced-2011-en.pdf&gt;ISCED 2011&lt;/a&gt; levels 5-8. &lt;BR&gt;In this table the upper secondary level includes post-secondary non-tertiary education.&lt;br&gt;For most countries the transition from ISCED 1997 to ISCED 2011 is from the scool year 2013-2014. For more details see Country Footnotes.&lt;br&gt;</x:t>
+    <x:t>&lt;B&gt;&lt;FONT COLOR=BLUE&gt;Source:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; UNECE Statistical Database, compiled from national official sources.  &lt;BR&gt;&lt;BR&gt; &lt;B&gt;&lt;FONT COLOR=BLUE&gt;Definition:&lt;/FONT COLOR=BLUE&gt;&lt;/B&gt; &lt;i&gt;Educational attainment&lt;/i&gt; is defined as the highest level successfully completed by the person, in the educational system of the country where the education was received. The levels of education are defined according to the International Standard Classification of Education (ISCED):&lt;br&gt;- Primary: ISCED level 1&lt;br&gt;- Lower secondary: ISCED  level 2&lt;br&gt;- Upper and post secondary non-tertiary: ISCED levels 3-4&lt;br&gt;- Tertiary: &lt;a href=http://www.uis.unesco.org/ev.php?ID=3813_201&amp;ID2=DO_TOPIC&gt;ISCED 1997&lt;/a&gt; levels 5-6 or &lt;a href=http://www.uis.unesco.org/Education/Documents/isced-2011-en.pdf&gt;ISCED 2011&lt;/a&gt; levels 5-8. &lt;BR&gt;In this table the upper secondary level includes post-secondary non-tertiary education.&lt;br&gt;For most countries the transition from ISCED 1997 to ISCED 2011 is from the scool year 2013-2014. For more details see Country Footnotes.&lt;br&gt;
+&lt;p&gt;&lt;b&gt;..&lt;/b&gt; - data not available&lt;/p&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Measurement:</x:t>
   </x:si>
   <x:si>
     <x:t>Persons:</x:t>
   </x:si>
   <x:si>
     <x:t>Country:</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia:</x:t>
   </x:si>
   <x:si>
     <x:t>- Reference period (1990): Data refer to 1989.&lt;br&gt;- Reference period (1980): Data refer to 1979.&lt;br&gt;- Change in definition (1980 - 2013): Level of education - &lt;b&gt;Not stated&lt;/b&gt;, includes population without education attainment.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
     <x:t>20240824 23:20</x:t>
   </x:si>
   <x:si>
     <x:t>Percent of corresponding total for both sexes:</x:t>
   </x:si>