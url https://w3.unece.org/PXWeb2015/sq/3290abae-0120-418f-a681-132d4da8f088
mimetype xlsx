--- v3 (2026-08-30)
+++ v4 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1541f6cce36415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25715c3f18c444d6b3280ade4144c802.psmdcp" Id="Rdc9a8c1ec70c4e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25906f07128345c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1b2899ddd5e4a5abc2c6b4df2e4a9e4.psmdcp" Id="R55e37c6aeb2a464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="c0000326" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>w3.unece.org</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="F4" authorId="0">
       <x:text>
         <x:r>